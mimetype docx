--- v1 (2026-01-25)
+++ v2 (2026-09-21)
@@ -1,967 +1,1917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="190C9D83" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
-[...20 lines deleted...]
-    <w:p w14:paraId="60E05C79" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="108" w:tblpY="-63"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4454"/>
+        <w:gridCol w:w="4402"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E34C8C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1170"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perihal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Permohonan Surat Izin </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1170"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Operasional Puskesmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4642" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kepada Yth : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kepala Dinas Kesehatan Kota Parepare </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Parepare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dengan hormat , </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yang bertanda tangan di bawah ini :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nama Penanggungjawab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Alamat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C0362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tempat / Tgl Lahir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jenis Kelamin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003C0362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">NIP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempat Praktek (1/2/3) </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No.telepon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="distribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bersama ini mengajukan permohonan untuk mendapatkan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Surat Izin Operasional Puskesmas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>pada......................................,A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>amat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Jl...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Sebagai bahan pertimbangan bersama ini kami lampirkan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="1A4888FE" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Surat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permohonan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="6BBC357D" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Fotokopi sertifikat tanah atau bukti lain kepemilikan tanah yang sah;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="2E5CE59C" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fotocopi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persetujuan Bangunan Gedung (PBG) atau </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Izin Mendir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>ikan Bangunan (IMB);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="3CE16C69" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Dokumen SPPL untuk Puskesmas Rawat Jalan atau UKL-UPL Untuk Puskesmas Rawat Inap;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="2F08D0B6" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Surat Keputusan dari Walikota terkait kategori Puskesmas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...87 lines deleted...]
-    <w:p w14:paraId="5008E213" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Studi kelayakan untuk Puskesmas yang akan didirikan atau akan dikembengkan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...80 lines deleted...]
-    <w:p w14:paraId="6F0B6915" w14:textId="77777777" w:rsidR="004D5620" w:rsidRDefault="004D5620" w:rsidP="004D5620">
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Profil Puskesmas ya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng meliputi aspek lokasi, bangunan, prasarana, peralatan kesehatan, ketenagaan, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kefarmasian, laboratorium,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pengorganisasian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan penyelenggaraan pelayanan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> untuk Puskesmas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...207 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lampiran Izin Operasional  Puskesmas (Untuk perpanjangan);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="324" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Demikian surat permohonan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ini saya buat, atas perhatian dan perkenan Bapak diucapkan terimakasih</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00E34C8C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Parepare,                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Horma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saya</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  Pemohon,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34C8C" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6120"/>
+          <w:tab w:val="left" w:pos="6660"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E34C8C">
+      <w:pgSz w:w="12240" w:h="20160"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00266686" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00266686" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial Narrow">
+    <w:altName w:val="Source Sans Pro SemiBold"/>
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00266686" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00266686" w:rsidRDefault="00266686">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="F40D58E8"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="76741F80"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="76741F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="425"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="425" w:hanging="425"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1744714640">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridVerticalSpacing w:val="156"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:spaceForUL/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D5620"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D5620"/>
+    <w:rsidRoot w:val="F7B5788B"/>
+    <w:rsid w:val="77D7F8A3"/>
+    <w:rsid w:val="F7B5788B"/>
+    <w:rsid w:val="000F6BC5"/>
+    <w:rsid w:val="00266686"/>
+    <w:rsid w:val="003C0362"/>
+    <w:rsid w:val="00803109"/>
+    <w:rsid w:val="00E34C8C"/>
+    <w:rsid w:val="00F41AAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-ID"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...3 lines deleted...]
-  <w15:docId w15:val="{946F1E5C-EC7F-4273-9C3C-F97DE49727F2}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:docId w15:val="{85349B2C-B810-4FAC-8A1F-2DE3FC64F41C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="99"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="99"/>
+    <w:lsdException w:name="Quote" w:uiPriority="99"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="99"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1107,256 +2057,235 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004D5620"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1455,67 +2384,69 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>133</Words>
-  <Characters>763</Characters>
+  <Words>216</Words>
+  <Characters>1237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>895</CharactersWithSpaces>
+  <CharactersWithSpaces>1451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>hsl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.8.2.14802</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>DC0AFCAE4821B9B785FD9E669A0DC675_41</vt:lpwstr>
+  </property>
+</Properties>
+</file>