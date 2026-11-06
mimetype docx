--- v0 (2026-03-26)
+++ v1 (2026-11-06)
@@ -1,2424 +1,31890 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="124" w:type="dxa"/>
+        <w:tblInd w:w="118" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4696"/>
-        <w:gridCol w:w="4112"/>
+        <w:gridCol w:w="3276"/>
+        <w:gridCol w:w="2458"/>
+        <w:gridCol w:w="3358"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidTr="004B7E3D">
+      <w:tr w:rsidR="002F0A0C">
         <w:trPr>
-          <w:trHeight w:val="1100"/>
+          <w:trHeight w:hRule="exact" w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4696" w:type="dxa"/>
+            <w:tcW w:w="3276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="69"/>
+              <w:ind w:left="228"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Perihal</w:t>
+              <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Permohonan</w:t>
+              <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Surat</w:t>
+              <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Izin</w:t>
+              <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Praktek</w:t>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F0A0C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="785"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="251" w:lineRule="exact"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="140"/>
+              <w:ind w:right="226"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Radiografer</w:t>
+              <w:t>Yth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4112" w:type="dxa"/>
+            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="422"/>
+              <w:spacing w:before="140" w:line="289" w:lineRule="auto"/>
+              <w:ind w:left="228" w:right="53"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Kepada</w:t>
+              <w:t>Bapak</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Yth</w:t>
+              <w:t>Kepala</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>Badan</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="422" w:right="197"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Dinas</w:t>
+              <w:t>Keuangan</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Kesehatan</w:t>
+              <w:t>Daerah</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:spacing w:val="25"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Kota</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parepare</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F0A0C">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="713"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:spacing w:val="-52"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dengan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Di</w:t>
+              <w:t>Hormat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2458" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="256" w:lineRule="exact"/>
-              <w:ind w:left="638"/>
+              <w:spacing w:before="140"/>
+              <w:ind w:left="228"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B7E3D">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Parepare</w:t>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44"/>
+              <w:ind w:left="833"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>PAREPARE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="11"/>
+          <w:szCs w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="9"/>
+        <w:spacing w:before="69" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="173" w:right="104" w:firstLine="797"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rangka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>media</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>diatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Peraturan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="39"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tentang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pajak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Retribusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(PDRD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Peraturan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Wali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kota</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tentang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pajak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kota</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Parepare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kami</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bertanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>bawah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bertindak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pribadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>badan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="880" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="100"/>
-        <w:ind w:left="211"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:spacing w:before="69"/>
+        <w:ind w:hanging="322"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...18 lines deleted...]
-        <w:t>,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Kuasa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Alamat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Kuasa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Usaha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Badan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Alamat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Usaha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="932"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:ind w:hanging="322"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7E3D">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:t>HP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Media</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="609"/>
+          <w:tab w:val="left" w:pos="3524"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Materi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="880" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="3589" w:space="40"/>
+            <w:col w:w="6451"/>
+          </w:cols>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="3524"/>
+          <w:tab w:val="left" w:pos="4643"/>
+          <w:tab w:val="left" w:pos="6081"/>
+          <w:tab w:val="left" w:pos="7329"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:spacing w:before="28"/>
+        <w:ind w:left="286"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="49"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>:</w:t>
-      </w:r>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>=….....M2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>…...........</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Sisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="4643"/>
+          <w:tab w:val="left" w:pos="6081"/>
+          <w:tab w:val="left" w:pos="7329"/>
         </w:tabs>
-        <w:spacing w:before="137" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="3729"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>=….....M2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>…...........</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Sisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="4643"/>
+          <w:tab w:val="left" w:pos="6081"/>
+          <w:tab w:val="left" w:pos="7329"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="3729"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>:</w:t>
-      </w:r>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>=….....M2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>…...........</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Sisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="4643"/>
+          <w:tab w:val="left" w:pos="6081"/>
+          <w:tab w:val="left" w:pos="7329"/>
         </w:tabs>
-        <w:spacing w:before="137" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="3729"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="95"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:w w:val="95"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>:</w:t>
-      </w:r>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>=….....M2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="29"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>…...........</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Sisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="3524"/>
         </w:tabs>
-        <w:spacing w:before="138" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:spacing w:before="30"/>
+        <w:ind w:left="238"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Lembar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Buah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="3524"/>
         </w:tabs>
-        <w:spacing w:before="137" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:ind w:left="238"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jangka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Waktu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Minggu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7E3D">
-[...4 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3635"/>
+          <w:tab w:val="left" w:pos="3524"/>
         </w:tabs>
-        <w:spacing w:before="137" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="932"/>
+        <w:ind w:left="238"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Lokasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7E3D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Objek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…...............................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="932"/>
+        <w:ind w:left="3728"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...22 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="932"/>
+        <w:ind w:left="3728"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...22 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="932"/>
+        <w:ind w:left="3728"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7E3D">
-[...13 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="229"/>
-        <w:ind w:left="211"/>
+        <w:ind w:left="3728"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>..............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3728"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3728"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="173" w:right="104" w:firstLine="593"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Sehubungan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7E3D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>hal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tersebut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kami</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ajukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pendaftaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dimaksud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:t>melampirkan</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B7E3D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B7E3D">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dokumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="662"/>
-          <w:tab w:val="left" w:pos="663"/>
+          <w:tab w:val="left" w:pos="609"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="52"/>
+        <w:ind w:hanging="322"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...19 lines deleted...]
-        <w:t>permohonan</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Fotocopy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>KTP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="662"/>
-          <w:tab w:val="left" w:pos="663"/>
+          <w:tab w:val="left" w:pos="609"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:ind w:hanging="322"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...19 lines deleted...]
-        <w:t>Fotocopi ijasah yang telah dilegalisir</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Fotocopy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>NIB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(Usaha/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Badan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="662"/>
-          <w:tab w:val="left" w:pos="663"/>
+          <w:tab w:val="left" w:pos="609"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:hanging="322"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...50 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Foto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="662"/>
-          <w:tab w:val="left" w:pos="663"/>
+          <w:tab w:val="left" w:pos="609"/>
+        </w:tabs>
+        <w:ind w:hanging="322"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Surat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Pernyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Bermaterai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="725"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Demikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>permohonan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kami</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>buat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>perkenaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pesetujuannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>diucapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>terima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kasih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="142"/>
+        <w:ind w:left="0" w:right="2485"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>Parepare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0" w:right="1346"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemohon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Kuasa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="5984"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(----------------------------------------)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="880" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:spacing w:before="48"/>
+        <w:ind w:left="713" w:right="694"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SURAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>PERNYATAAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="1320" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:spacing w:before="69" w:line="304" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>bertanda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>bawah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="21"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:t>Nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="128"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="3529" w:space="40"/>
+            <w:col w:w="6451"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:spacing w:line="194" w:lineRule="exact"/>
+        <w:ind w:left="111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Terlampirkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-31"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>kartu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-31"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Identitas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-32"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>KTP,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-31"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>SIM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-31"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Sejenisnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:line="194" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:spacing w:before="53"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jabatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="95"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Usaha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Alamat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Usaha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
         </w:tabs>
         <w:spacing w:before="0"/>
-        <w:ind w:left="662" w:hanging="452"/>
-        <w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nomor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Telp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/HP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="23"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="53"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="3569" w:space="40"/>
+            <w:col w:w="6411"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lokasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Objek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.......................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:spacing w:before="45"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Materi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Nama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Produk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="3529" w:space="40"/>
+            <w:col w:w="6451"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+          <w:tab w:val="left" w:pos="4844"/>
+          <w:tab w:val="left" w:pos="6021"/>
+        </w:tabs>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="26"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>=….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>L=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>T= …......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4844"/>
+          <w:tab w:val="left" w:pos="6021"/>
+        </w:tabs>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>=….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>L=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>T= …......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4844"/>
+          <w:tab w:val="left" w:pos="6021"/>
+        </w:tabs>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>=….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>L=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>T= …......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4844"/>
+          <w:tab w:val="left" w:pos="6021"/>
+        </w:tabs>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="3669"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>=….....M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>L=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>…......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>T= …......M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="9"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:spacing w:before="30"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Lembar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Buah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Sisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3464"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Waktu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>s/d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Tahoma"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>…...........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Menyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>bahwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="34" w:line="294" w:lineRule="auto"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Apabila</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ditemukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>termasuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pernyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemerintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="39"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>hal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penertiban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>BKD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>BKD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>melakukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pembongkaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>berkewajiban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="47"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>melakukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>konfirmasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pihak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pihak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>lainnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="203" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>hasil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>temuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>idetifikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dimaksud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>angka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(1),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>diterbitkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>SKPD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>SKPDKB,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>SKPDKBT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="49" w:line="294" w:lineRule="auto"/>
+        <w:ind w:left="548" w:right="104"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>golongan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>masa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pajak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>jenis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ukuran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>lokasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>jumlah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dimaksud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dasar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pengenaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pajak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="203" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penerbitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Surat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ketetapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pajak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>objek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dimaksud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>angka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(2),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>akan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>catatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="49" w:line="294" w:lineRule="auto"/>
+        <w:ind w:left="548" w:right="104"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dasar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pertimbangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemerintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>hal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>memberikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>persetujuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>lainnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="79"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>terhadap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>produk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dimaksud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="212" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Akan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>mengajukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>permohonan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>tertulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Badan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Keuangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>hal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>perubahan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>materi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>pergantian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="548"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ketentuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>perundang-undangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>berlaku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="34" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>pembongkaran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>penurunan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>objek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>terdaftar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>sesuai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>data yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>diajuklan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="53"/>
+          <w:w w:val="99"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dimaksud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>angka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>oleh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Penertiban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>BKD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>segala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>inventaris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="64"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Pemerintah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Daerah</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="286" w:lineRule="auto"/>
+        <w:ind w:right="105"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>Sanggup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>melakukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>pemeliharaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>perawatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>media</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>secara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>berkala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>utamanya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="18"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>berkaitan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t>dengan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="49"/>
+          <w:w w:val="99"/>
+          <w:position w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>aspek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kesemalatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>masayarakat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pengguna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>jal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>serta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>unsur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>keindahanan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>estetika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="212" w:lineRule="exact"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Segala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dampak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>kerugian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>masyarakat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>yang</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>timbul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penyelenggaraan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>menjadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>tanggung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>jawab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="549"/>
+        </w:tabs>
+        <w:spacing w:line="286" w:lineRule="auto"/>
+        <w:ind w:left="733" w:right="104" w:hanging="620"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Bersedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>peran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>partisipasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>memberikan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ruang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pemanfaatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>penggunaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>media</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reklame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Demikian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>surat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pernyataan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dibuat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ditandatangani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>diatas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>materai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>dipergunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>mestinya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69" w:line="578" w:lineRule="auto"/>
+        <w:ind w:left="7106" w:right="1179" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Yang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Menyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:spacing w:val="24"/>
+          <w:w w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Ttd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Materai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Rp10.000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="132"/>
+        <w:ind w:left="6618" w:right="694"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(----------------------------------------)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="960" w:right="1280" w:bottom="280" w:left="940" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="5"/>
+          <w:szCs w:val="5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:pict>
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="_x0000_s1153" type="#_x0000_t202" style="position:absolute;margin-left:16.05pt;margin-top:18.9pt;width:554.5pt;height:902.25pt;z-index:251648512;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:page;mso-height-relative:page" filled="f" stroked="f">
+            <v:textbox inset="0,0,0,0">
+              <w:txbxContent>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="TableNormal1"/>
+                    <w:tblW w:w="0" w:type="auto"/>
+                    <w:tblInd w:w="0" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="3720"/>
+                    <w:gridCol w:w="2220"/>
+                    <w:gridCol w:w="339"/>
+                    <w:gridCol w:w="2919"/>
+                    <w:gridCol w:w="1806"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="147"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9198" w:type="dxa"/>
+                        <w:gridSpan w:val="4"/>
+                        <w:vMerge w:val="restart"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="nil"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="149"/>
+                          <w:ind w:left="4291"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>PEMERINTAH</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-17"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>KOTA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-15"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>PAREPARE</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1806" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:left w:val="nil"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="386"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9198" w:type="dxa"/>
+                        <w:gridSpan w:val="4"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="nil"/>
+                          <w:right w:val="nil"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1806" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="59"/>
+                          <w:ind w:left="129"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana"/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:t>NO.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1569"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="125" w:line="254" w:lineRule="auto"/>
+                          <w:ind w:left="4795" w:right="4215"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JL.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JEND.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>SUDIRMAN</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NO.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>78</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="27"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JL.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>VETERAN</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NO.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>16</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="41"/>
+                          <w:ind w:left="707"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>N.P.W.P.D</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="3301"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>FORMULIR</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>ISIAN</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>DATA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>REKLAME</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>PERMANEN</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="218"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="179" w:lineRule="exact"/>
+                          <w:ind w:left="13"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>IDENTITAS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>WAJIB PAJAK</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(PEMILIK</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>REKLAME)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="2045"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="7"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="4"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2617"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Nama</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggara</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="4"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="11"/>
+                            <w:szCs w:val="11"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="4"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2617"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Alamat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2617"/>
+                          </w:tabs>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>No.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Telp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/ WA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="4"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2617"/>
+                            <w:tab w:val="left" w:pos="4127"/>
+                            <w:tab w:val="left" w:pos="6432"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggara</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Vendor</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Perseorangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="218"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="179" w:lineRule="exact"/>
+                          <w:ind w:left="14"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>DATA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>REKLAME</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>YANG</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>DISELENGGARAKAN</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1176"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="105"/>
+                          <w:ind w:left="12"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>REKLAME PERMANEN</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="5"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="6024"/>
+                            <w:tab w:val="left" w:pos="6432"/>
+                          </w:tabs>
+                          <w:spacing w:before="66"/>
+                          <w:ind w:hanging="307"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Megatron</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Videotron</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>d.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Papan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Menempel</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Dinding</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="5"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="6026"/>
+                            <w:tab w:val="left" w:pos="6432"/>
+                          </w:tabs>
+                          <w:spacing w:before="36"/>
+                          <w:ind w:hanging="309"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bando</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>e.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Branding/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Grafiti</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="5"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="6043"/>
+                            <w:tab w:val="left" w:pos="6432"/>
+                          </w:tabs>
+                          <w:spacing w:before="36"/>
+                          <w:ind w:hanging="302"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Billboard</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bersinar</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">- </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Billboard</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tidak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bersinar</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>f.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Berjalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1328"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge w:val="restart"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="704"/>
+                            <w:tab w:val="left" w:pos="3328"/>
+                            <w:tab w:val="left" w:pos="3722"/>
+                          </w:tabs>
+                          <w:ind w:left="419"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Judul</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Teks</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Utama</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….......................................</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3328"/>
+                            <w:tab w:val="left" w:pos="3722"/>
+                          </w:tabs>
+                          <w:spacing w:before="82"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Logo</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Yang</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Ada</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….......................................</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="7"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="11"/>
+                            <w:szCs w:val="11"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="704"/>
+                          </w:tabs>
+                          <w:ind w:left="419"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Lokasi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Alamat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="25"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>a.</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>b.</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>c.</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>d</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">.. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="56" w:line="178" w:lineRule="exact"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>e.</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="767"/>
+                          </w:tabs>
+                          <w:ind w:left="126"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>6</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Kuantitas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>(volume)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….........................</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1157"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="126"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">7  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="9"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jumlah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>sisi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…....................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="356"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>Jumlah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-7"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>muka</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-7"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>merupakan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-7"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>sudut</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-8"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>pandang</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-8"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>kemana</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-7"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-7"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>menghadap</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="14"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="238"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="nil"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1500"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="704"/>
+                            <w:tab w:val="left" w:pos="2672"/>
+                            <w:tab w:val="left" w:pos="3602"/>
+                          </w:tabs>
+                          <w:spacing w:before="16"/>
+                          <w:ind w:left="419"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="10"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>3</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="10"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="10"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Ukuran</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="10"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="10"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="10"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>P</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="2"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….............M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3602"/>
+                          </w:tabs>
+                          <w:spacing w:before="207"/>
+                          <w:ind w:left="2677"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>L</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….............M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="11"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3602"/>
+                          </w:tabs>
+                          <w:ind w:left="2670"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>T :</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….............M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="151"/>
+                          <w:ind w:right="273"/>
+                          <w:jc w:val="right"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Luas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">= </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="17"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….....M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:vMerge w:val="restart"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="15"/>
+                          <w:ind w:left="126"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">8  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Permohonan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pemasangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3755"/>
+                          </w:tabs>
+                          <w:ind w:left="1726"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Baru</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r w:rsidR="00025876">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">   </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Perpanjangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="9"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="359"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bila</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>perpanjangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">, </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>tanggal</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>jatuh</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>tempo</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sebelumnya</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="97"/>
+                          <w:ind w:left="359"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">. . </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="276"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge w:val="restart"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="23"/>
+                            <w:szCs w:val="23"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="6"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="3722"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NJOPR(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Nilai</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jual</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Objek</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Rp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="6"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="6"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="3722"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>SNS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Satuan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Nilai</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Strategis</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Rp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="11"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="25"/>
+                            <w:szCs w:val="25"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="1"/>
+                            <w:numId w:val="6"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2789"/>
+                          </w:tabs>
+                          <w:spacing w:line="174" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Klas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> I</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(10)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = 6</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="7"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2543"/>
+                          </w:tabs>
+                          <w:spacing w:before="70" w:line="168" w:lineRule="auto"/>
+                          <w:ind w:right="1631" w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Lokasi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pasang</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">= </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>LP</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="11"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">b. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="21"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Klas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> II</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(8)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> =</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>4.8</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="39"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bobot</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 60%</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:ind w:left="2543"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>c.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="34"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Klas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>III</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">(4) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>3.6</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="104"/>
+                          <w:ind w:left="606"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>a.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="25"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>&gt;</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:spacing w:val="13"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>4</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Arah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">(10) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="83"/>
+                          <w:ind w:left="530"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">b. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="20"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">4 </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Arah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (8)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1.6</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="7"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2543"/>
+                          </w:tabs>
+                          <w:spacing w:before="61" w:line="174" w:lineRule="auto"/>
+                          <w:ind w:right="2011" w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Sudut</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pandang</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>= SP</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>c.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="35"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>3</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Arah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">(6) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1.2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="29"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bobot</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 20%</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="155" w:lineRule="exact"/>
+                          <w:ind w:left="530"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">d. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="20"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">2 </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Arah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (4)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>0.8</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="95"/>
+                          <w:ind w:left="530"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>e.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="25"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">1 </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Arah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (2)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>0.4</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="11"/>
+                            <w:szCs w:val="11"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="552"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>a.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="25"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>&gt;</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:spacing w:val="13"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">15 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(10)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = 2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="55" w:line="208" w:lineRule="exact"/>
+                          <w:ind w:left="2543"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">b. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="20"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sd</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>14.99</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="15"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(8)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> =</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1.6</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="7"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2543"/>
+                          </w:tabs>
+                          <w:spacing w:before="38" w:line="174" w:lineRule="auto"/>
+                          <w:ind w:right="1609" w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tinggi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = TR</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>c.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="35"/>
+                            <w:position w:val="-6"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sd</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">9.99 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(6)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> = </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1.2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="31"/>
+                            <w:position w:val="-9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bobot</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> 20%)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="181" w:lineRule="exact"/>
+                          <w:ind w:left="2543"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">d. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="20"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">1 </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sd</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>4.99</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="15"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(4)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> =</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>0.8</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="65"/>
+                          <w:ind w:left="552"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>e.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="25"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>&lt;</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">(2) </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>0.4</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1512"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4041"/>
+                          </w:tabs>
+                          <w:spacing w:before="115"/>
+                          <w:ind w:left="126"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">9  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="9"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jangka</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>waktu</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>...........</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="11"/>
+                            <w:szCs w:val="11"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="995"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tgl</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…..........................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>sd</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…...........................</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1584"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="115"/>
+                          <w:ind w:left="85"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="15"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Perhitungan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="5"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="284"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>((P</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>L</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Sisi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NJOPR)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>+ SNS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> (LP</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">+ </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>SP</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>+ TR))</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tarif</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="359"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>*</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-21"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Tarif</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-19"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-20"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-19"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>25%</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="2053"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="115"/>
+                          <w:ind w:left="85"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>11</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="15"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Hasil</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="3"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="1535"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:t>Rp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="384"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="162" w:lineRule="exact"/>
+                          <w:ind w:right="5"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Demikian</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>formulir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>isian</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>data</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>ini</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> di</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>isi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>disampaikan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dengan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sebenar-benarnya</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>apabila</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dikemudian</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>hari</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>terdapat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>ketidakbenaran</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>atau</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>selisih</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="23" w:line="178" w:lineRule="exact"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">kami </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>bersedia</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dikenakan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sanksi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sesuai</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dengan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>ketentuan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> yang</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>berlaku</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="2197"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3720" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="308"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Diterima</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tanggal</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2686"/>
+                          </w:tabs>
+                          <w:spacing w:before="120" w:line="254" w:lineRule="auto"/>
+                          <w:ind w:left="260" w:right="934"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(_</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:u w:val="single" w:color="000000"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="20"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NIP.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2559" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="116"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Parepare</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>,</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="3"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="12"/>
+                            <w:szCs w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="30" w:firstLine="333"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Wajib</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> / </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Vendor</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">/ </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Biro</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2129"/>
+                          </w:tabs>
+                          <w:spacing w:before="118"/>
+                          <w:ind w:left="30"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(_</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:u w:val="single" w:color="000000"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="4725" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap anchorx="page" anchory="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9307"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="1940"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="757555" cy="598805"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="image1.jpeg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="image1.jpeg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="757741" cy="598931"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="47"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="47"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1150" style="width:89.45pt;height:19.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1789,386">
+            <v:group id="_x0000_s1151" style="position:absolute;width:1789;height:386" coordsize="1789,386">
+              <v:shape id="_x0000_s1152" style="position:absolute;width:1789;height:386" coordsize="1789,386" path="m,386r1789,l1789,,,,,386xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1298"/>
+          <w:tab w:val="left" w:pos="4322"/>
+          <w:tab w:val="left" w:pos="5163"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="348"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1143" style="width:34.7pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="694,458">
+            <v:group id="_x0000_s1148" style="position:absolute;left:9;top:9;width:354;height:439" coordorigin="9,9" coordsize="354,439">
+              <v:shape id="_x0000_s1149" style="position:absolute;left:9;top:9;width:354;height:439" coordorigin="9,9" coordsize="354,439" path="m9,448r354,l363,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1146" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439">
+              <v:shape id="_x0000_s1147" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439" path="m331,448r353,l684,9,331,9r,439xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1144" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439">
+              <v:shape id="_x0000_s1145" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439" path="m331,448r353,l684,9,331,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1128" style="width:129.6pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2592,458">
+            <v:group id="_x0000_s1141" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439">
+              <v:shape id="_x0000_s1142" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439" path="m9,448r367,l376,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1139" style="position:absolute;left:377;top:9;width:368;height:439" coordorigin="377,9" coordsize="368,439">
+              <v:shape id="_x0000_s1140" style="position:absolute;left:377;top:9;width:368;height:439" coordorigin="377,9" coordsize="368,439" path="m377,448r367,l744,9,377,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1137" style="position:absolute;left:745;top:9;width:367;height:439" coordorigin="745,9" coordsize="367,439">
+              <v:shape id="_x0000_s1138" style="position:absolute;left:745;top:9;width:367;height:439" coordorigin="745,9" coordsize="367,439" path="m745,448r366,l1111,9,745,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1135" style="position:absolute;left:1112;top:9;width:366;height:439" coordorigin="1112,9" coordsize="366,439">
+              <v:shape id="_x0000_s1136" style="position:absolute;left:1112;top:9;width:366;height:439" coordorigin="1112,9" coordsize="366,439" path="m1112,448r366,l1478,9r-366,l1112,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1133" style="position:absolute;left:1479;top:9;width:368;height:439" coordorigin="1479,9" coordsize="368,439">
+              <v:shape id="_x0000_s1134" style="position:absolute;left:1479;top:9;width:368;height:439" coordorigin="1479,9" coordsize="368,439" path="m1479,448r368,l1847,9r-368,l1479,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1131" style="position:absolute;left:1847;top:9;width:367;height:439" coordorigin="1847,9" coordsize="367,439">
+              <v:shape id="_x0000_s1132" style="position:absolute;left:1847;top:9;width:367;height:439" coordorigin="1847,9" coordsize="367,439" path="m1847,448r367,l2214,9r-367,l1847,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1129" style="position:absolute;left:2232;top:9;width:350;height:439" coordorigin="2232,9" coordsize="350,439">
+              <v:shape id="_x0000_s1130" style="position:absolute;left:2232;top:9;width:350;height:439" coordorigin="2232,9" coordsize="350,439" path="m2232,448r350,l2582,9r-350,l2232,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1121" style="width:35.4pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="708,458">
+            <v:group id="_x0000_s1126" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439">
+              <v:shape id="_x0000_s1127" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439" path="m9,448r367,l376,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1124" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439">
+              <v:shape id="_x0000_s1125" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439" path="m371,448r327,l698,9,371,9r,439xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1122" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439">
+              <v:shape id="_x0000_s1123" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439" path="m371,448r327,l698,9,371,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1114" style="width:37.05pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="741,458">
+            <v:group id="_x0000_s1119" style="position:absolute;left:9;top:9;width:363;height:439" coordorigin="9,9" coordsize="363,439">
+              <v:shape id="_x0000_s1120" style="position:absolute;left:9;top:9;width:363;height:439" coordorigin="9,9" coordsize="363,439" path="m9,448r363,l372,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1117" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439">
+              <v:shape id="_x0000_s1118" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439" path="m369,448r362,l731,9,369,9r,439xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1115" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439">
+              <v:shape id="_x0000_s1116" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439" path="m369,448r362,l731,9,369,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5916"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="3129"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1105" style="width:36.05pt;height:20.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="721,408">
+            <v:group id="_x0000_s1112" style="position:absolute;left:20;top:20;width:690;height:2" coordorigin="20,20" coordsize="690,2">
+              <v:shape id="_x0000_s1113" style="position:absolute;left:20;top:20;width:690;height:2" coordorigin="20,20" coordsize="690,0" path="m20,20r689,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1110" style="position:absolute;left:20;top:387;width:690;height:2" coordorigin="20,387" coordsize="690,2">
+              <v:shape id="_x0000_s1111" style="position:absolute;left:20;top:387;width:690;height:2" coordorigin="20,387" coordsize="690,0" path="m20,387r689,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1108" style="position:absolute;left:700;top:30;width:2;height:368" coordorigin="700,30" coordsize="2,368">
+              <v:shape id="_x0000_s1109" style="position:absolute;left:700;top:30;width:2;height:368" coordorigin="700,30" coordsize="0,368" path="m700,30r,367e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1106" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="2,387">
+              <v:shape id="_x0000_s1107" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="0,387" path="m11,11r,386e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1096" style="width:7.7pt;height:20.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="154,408">
+            <v:group id="_x0000_s1103" style="position:absolute;left:133;top:30;width:2;height:368" coordorigin="133,30" coordsize="2,368">
+              <v:shape id="_x0000_s1104" style="position:absolute;left:133;top:30;width:2;height:368" coordorigin="133,30" coordsize="0,368" path="m133,30r,367e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1101" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="2,387">
+              <v:shape id="_x0000_s1102" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="0,387" path="m11,11r,386e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1099" style="position:absolute;left:20;top:20;width:123;height:2" coordorigin="20,20" coordsize="123,2">
+              <v:shape id="_x0000_s1100" style="position:absolute;left:20;top:20;width:123;height:2" coordorigin="20,20" coordsize="123,0" path="m20,20r123,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1097" style="position:absolute;left:20;top:387;width:123;height:2" coordorigin="20,387" coordsize="123,2">
+              <v:shape id="_x0000_s1098" style="position:absolute;left:20;top:387;width:123;height:2" coordorigin="20,387" coordsize="123,0" path="m20,387r123,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9327"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="6718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1093" style="width:44.65pt;height:14.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="893,297">
+            <v:group id="_x0000_s1094" style="position:absolute;left:9;top:9;width:874;height:278" coordorigin="9,9" coordsize="874,278">
+              <v:shape id="_x0000_s1095" style="position:absolute;left:9;top:9;width:874;height:278" coordorigin="9,9" coordsize="874,278" path="m9,287r874,l883,9,9,9r,278xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1090" style="width:23.2pt;height:14.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="464,297">
+            <v:group id="_x0000_s1091" style="position:absolute;left:9;top:9;width:445;height:278" coordorigin="9,9" coordsize="445,278">
+              <v:shape id="_x0000_s1092" style="position:absolute;left:9;top:9;width:445;height:278" coordorigin="9,9" coordsize="445,278" path="m9,287r445,l454,9,9,9r,278xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="400" w:right="780" w:bottom="280" w:left="240" w:header="207" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="5"/>
+          <w:szCs w:val="5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:pict>
+          <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;margin-left:16.05pt;margin-top:18.9pt;width:554.5pt;height:876.45pt;z-index:251649536;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:page;mso-height-relative:page" filled="f" stroked="f">
+            <v:textbox inset="0,0,0,0">
+              <w:txbxContent>
+                <w:tbl>
+                  <w:tblPr>
+                    <w:tblStyle w:val="TableNormal1"/>
+                    <w:tblW w:w="0" w:type="auto"/>
+                    <w:tblInd w:w="0" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  </w:tblPr>
+                  <w:tblGrid>
+                    <w:gridCol w:w="3720"/>
+                    <w:gridCol w:w="2220"/>
+                    <w:gridCol w:w="339"/>
+                    <w:gridCol w:w="2919"/>
+                    <w:gridCol w:w="1806"/>
+                  </w:tblGrid>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="147"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9198" w:type="dxa"/>
+                        <w:gridSpan w:val="4"/>
+                        <w:vMerge w:val="restart"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="nil"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="149"/>
+                          <w:ind w:left="4291"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>PEMERINTAH</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-17"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>KOTA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-15"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>PAREPARE</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1806" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:left w:val="nil"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="386"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="9198" w:type="dxa"/>
+                        <w:gridSpan w:val="4"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="nil"/>
+                          <w:right w:val="nil"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="1806" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="59"/>
+                          <w:ind w:left="129"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana"/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:t>NO.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1569"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="nil"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="125" w:line="254" w:lineRule="auto"/>
+                          <w:ind w:left="4795" w:right="4215"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JL.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JEND.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>SUDIRMAN</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NO.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>78</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="27"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JL.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>VETERAN</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NO.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>16</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="41"/>
+                          <w:ind w:left="707"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>N.P.W.P.D</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="3261"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>FORMULIR</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>ISIAN</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-11"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>DATA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-12"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>REKLAME</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="19"/>
+                          </w:rPr>
+                          <w:t>INSIDENTIL</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="218"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="179" w:lineRule="exact"/>
+                          <w:ind w:left="13"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>IDENTITAS</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>WAJIB PAJAK</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(PEMILIK</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>REKLAME)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1682"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="11"/>
+                            <w:szCs w:val="11"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="8"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2617"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Nama</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggara</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="8"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2617"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Alamat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="9"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="11"/>
+                            <w:szCs w:val="11"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2617"/>
+                          </w:tabs>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>No.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Telp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/ WA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="8"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="2617"/>
+                            <w:tab w:val="left" w:pos="4127"/>
+                            <w:tab w:val="left" w:pos="6432"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggara</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Vendor</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Perseorangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="218"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="179" w:lineRule="exact"/>
+                          <w:ind w:left="14"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>DATA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>REKLAME</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>YANG</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>DISELENGGARAKAN</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1414"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="105"/>
+                          <w:ind w:left="13"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>REKLAME INSIDENTIL</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="9"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="5054"/>
+                            <w:tab w:val="left" w:pos="8847"/>
+                          </w:tabs>
+                          <w:spacing w:before="87"/>
+                          <w:ind w:hanging="307"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Baliho</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>e.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Balon</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Profil</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/Gate</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>i.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Film/Slide</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="9"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="5054"/>
+                            <w:tab w:val="left" w:pos="8847"/>
+                          </w:tabs>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:hanging="309"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Kain</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Spanduk</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Umbul-Umbul</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/Banner</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>f.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Poster</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>j</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Udara</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="9"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="5054"/>
+                            <w:tab w:val="left" w:pos="8847"/>
+                          </w:tabs>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:hanging="302"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Peragaan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">g. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Selebaran</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Brosur</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Leafleat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>k.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Apung</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="9"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                            <w:tab w:val="left" w:pos="5054"/>
+                            <w:tab w:val="left" w:pos="8847"/>
+                          </w:tabs>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:hanging="309"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tenda</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">h.  </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Stiker</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Melekat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>l.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Suara</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1246"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="9"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="12"/>
+                            <w:szCs w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="704"/>
+                            <w:tab w:val="left" w:pos="3328"/>
+                            <w:tab w:val="left" w:pos="3722"/>
+                          </w:tabs>
+                          <w:ind w:left="419"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Judul</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Teks</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Utama</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….......................................</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3328"/>
+                            <w:tab w:val="left" w:pos="3722"/>
+                          </w:tabs>
+                          <w:spacing w:before="82"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Logo</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Yang</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Ada</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….......................................</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2521"/>
+                            <w:tab w:val="left" w:pos="3131"/>
+                          </w:tabs>
+                          <w:spacing w:before="141"/>
+                          <w:ind w:left="126"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">2  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="9"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Ukuran</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="-2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>P</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….............M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2126"/>
+                          </w:tabs>
+                          <w:ind w:left="1521"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>L</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….............M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2170"/>
+                          </w:tabs>
+                          <w:spacing w:before="120"/>
+                          <w:ind w:left="1399"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Luas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….............M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                            <w:szCs w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1157"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="704"/>
+                          </w:tabs>
+                          <w:spacing w:before="7"/>
+                          <w:ind w:left="419"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>3</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Lokasi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Alamat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4478"/>
+                            <w:tab w:val="left" w:pos="7641"/>
+                          </w:tabs>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">a. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>.................................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">d.. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…..............................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">g. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4478"/>
+                            <w:tab w:val="left" w:pos="7641"/>
+                          </w:tabs>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">b. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>.................................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">e. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…...............................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">h. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….................................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4478"/>
+                            <w:tab w:val="left" w:pos="7641"/>
+                          </w:tabs>
+                          <w:spacing w:before="56"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">c. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>.................................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">f. </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…................................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>i.</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>…........................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>.........</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="4762"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="6"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="10"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="707"/>
+                            <w:tab w:val="left" w:pos="5056"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NJOPR</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Nilai</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jual</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Objek</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Rp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="10"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="707"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">NSPR </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Nilai</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Strategis</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2496"/>
+                            <w:tab w:val="left" w:pos="4558"/>
+                            <w:tab w:val="left" w:pos="7062"/>
+                          </w:tabs>
+                          <w:ind w:left="646"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Ukuran</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Kelas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>I</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Kelas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>II</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Kelas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jalan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> III</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3189"/>
+                            <w:tab w:val="left" w:pos="5289"/>
+                            <w:tab w:val="left" w:pos="8225"/>
+                          </w:tabs>
+                          <w:spacing w:before="50"/>
+                          <w:ind w:left="548"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">&lt; </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,600,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,000,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>500,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1640"/>
+                            <w:tab w:val="left" w:pos="4281"/>
+                            <w:tab w:val="left" w:pos="6381"/>
+                            <w:tab w:val="left" w:pos="9317"/>
+                          </w:tabs>
+                          <w:spacing w:before="69"/>
+                          <w:ind w:left="565"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>BALIHO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">10 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="9"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="9"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">- </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>15</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="9"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="9"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,800,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,200,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>600,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3189"/>
+                            <w:tab w:val="left" w:pos="5289"/>
+                            <w:tab w:val="left" w:pos="8225"/>
+                          </w:tabs>
+                          <w:spacing w:before="50"/>
+                          <w:ind w:left="548"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">15.01 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">- </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>2,200,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,400,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>800,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3189"/>
+                            <w:tab w:val="left" w:pos="5289"/>
+                            <w:tab w:val="left" w:pos="8098"/>
+                          </w:tabs>
+                          <w:spacing w:before="65"/>
+                          <w:ind w:left="548"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">&gt; </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:spacing w:val="26"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>3,000,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,600,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1,000,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3397"/>
+                            <w:tab w:val="left" w:pos="5498"/>
+                            <w:tab w:val="left" w:pos="8306"/>
+                          </w:tabs>
+                          <w:ind w:left="548"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">0.1 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>- 1 M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>30,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>20,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>10,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4490"/>
+                            <w:tab w:val="left" w:pos="6590"/>
+                            <w:tab w:val="left" w:pos="9399"/>
+                          </w:tabs>
+                          <w:spacing w:before="55" w:line="215" w:lineRule="exact"/>
+                          <w:ind w:left="303"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>KAIN/SPANDUK</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>1.01</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="15"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>-</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>80,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>40,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>20,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="123" w:lineRule="exact"/>
+                          <w:ind w:left="570"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>/UMBUL-</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3316"/>
+                            <w:tab w:val="left" w:pos="5498"/>
+                            <w:tab w:val="left" w:pos="8306"/>
+                          </w:tabs>
+                          <w:spacing w:line="117" w:lineRule="exact"/>
+                          <w:ind w:left="548"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">2.01 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>- 3 M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>130,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>60,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>30,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="123" w:lineRule="exact"/>
+                          <w:ind w:left="603"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>UMBUL/</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1640"/>
+                            <w:tab w:val="left" w:pos="4408"/>
+                            <w:tab w:val="left" w:pos="6590"/>
+                            <w:tab w:val="left" w:pos="9399"/>
+                          </w:tabs>
+                          <w:spacing w:line="216" w:lineRule="exact"/>
+                          <w:ind w:left="599"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>BANNER</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:position w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">3.01 </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="16"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>- 4 M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>180,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>80,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>40,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3316"/>
+                            <w:tab w:val="left" w:pos="5416"/>
+                            <w:tab w:val="left" w:pos="8306"/>
+                          </w:tabs>
+                          <w:spacing w:before="45"/>
+                          <w:ind w:left="548"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">&gt; </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:spacing w:val="26"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>4 M</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:t>2</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:position w:val="7"/>
+                            <w:sz w:val="10"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>230,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>100,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>50,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="11"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3316"/>
+                            <w:tab w:val="left" w:pos="5416"/>
+                            <w:tab w:val="left" w:pos="8225"/>
+                          </w:tabs>
+                          <w:ind w:left="364"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">PERAGAAN </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>400,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>300,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>200,000</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="10"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3316"/>
+                            <w:tab w:val="left" w:pos="5498"/>
+                            <w:tab w:val="left" w:pos="8306"/>
+                          </w:tabs>
+                          <w:ind w:left="524"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>TENDA</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>=</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>100,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>70,000</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:w w:val="95"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>40,000</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="866"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge w:val="restart"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="9"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="12"/>
+                            <w:szCs w:val="12"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="11"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                          </w:tabs>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Kuantitas</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jumlah</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….........................</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="11"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="705"/>
+                          </w:tabs>
+                          <w:spacing w:before="95"/>
+                          <w:ind w:hanging="285"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Permohonan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pemasangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3561"/>
+                          </w:tabs>
+                          <w:spacing w:before="119"/>
+                          <w:ind w:left="1641"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Baru</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Perpanjangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="19"/>
+                            <w:szCs w:val="19"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Bila</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>perpanjangan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">, </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>tanggal</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>jatuh</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>tempo</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sebelumnya</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="704"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>. .</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">. . </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="4041"/>
+                          </w:tabs>
+                          <w:spacing w:before="146"/>
+                          <w:ind w:left="126"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:position w:val="-3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">8  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="9"/>
+                            <w:position w:val="-3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Jangka</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>waktu</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>masa</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>penyelenggaraan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>...........</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="148"/>
+                          <w:ind w:left="1156"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tgl</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="2"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….....................</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>sd</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                          <w:t>….........................</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="1309"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5940" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:vMerge/>
+                        <w:tcBorders>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="5064" w:type="dxa"/>
+                        <w:gridSpan w:val="3"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="3"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="12"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="360"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Perhitungan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="95"/>
+                          <w:ind w:left="361"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(P</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>L</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NJOPR)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">+ </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">NSPR </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tarif</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>JL</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>x</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> MP</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="6"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="ListParagraph"/>
+                          <w:numPr>
+                            <w:ilvl w:val="0"/>
+                            <w:numId w:val="12"/>
+                          </w:numPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="360"/>
+                            <w:tab w:val="left" w:pos="2264"/>
+                            <w:tab w:val="left" w:pos="4864"/>
+                          </w:tabs>
+                          <w:ind w:hanging="274"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Hasil</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:t>Rp</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:b/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:b/>
+                            <w:position w:val="4"/>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                          <w:t>-</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="384"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="11004" w:type="dxa"/>
+                        <w:gridSpan w:val="5"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:line="162" w:lineRule="exact"/>
+                          <w:ind w:right="5"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Demikian</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>formulir</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>isian</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>data</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>reklame</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>ini</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> di</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>isi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>disampaikan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dengan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sebenar-benarnya</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>apabila</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dikemudian</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>hari</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>terdapat</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>ketidakbenaran</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>atau</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>selisih</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="23" w:line="178" w:lineRule="exact"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">kami </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>bersedia</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dikenakan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sanksi</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>sesuai</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>dengan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>ketentuan</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> yang</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>berlaku</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:tc>
+                  </w:tr>
+                  <w:tr w:rsidR="002F0A0C">
+                    <w:trPr>
+                      <w:trHeight w:hRule="exact" w:val="2113"/>
+                    </w:trPr>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="3720" w:type="dxa"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="308"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Diterima</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Tanggal</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> :</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="17"/>
+                            <w:szCs w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2686"/>
+                          </w:tabs>
+                          <w:spacing w:line="254" w:lineRule="auto"/>
+                          <w:ind w:left="260" w:right="934"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(_</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:u w:val="single" w:color="000000"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="20"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>NIP.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="2559" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="1"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:ind w:left="116"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Parepare</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>,</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="99"/>
+                          <w:ind w:left="30" w:firstLine="333"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Wajib</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Pajak</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> / </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Vendor</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">/ </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>Biro</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="14"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:spacing w:before="6"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                        <w:pPr>
+                          <w:pStyle w:val="TableParagraph"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2129"/>
+                          </w:tabs>
+                          <w:ind w:left="30"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:sz w:val="15"/>
+                            <w:szCs w:val="15"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>(_</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="15"/>
+                            <w:u w:val="single" w:color="000000"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma"/>
+                            <w:sz w:val="15"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:tc>
+                    <w:tc>
+                      <w:tcPr>
+                        <w:tcW w:w="4725" w:type="dxa"/>
+                        <w:gridSpan w:val="2"/>
+                        <w:tcBorders>
+                          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                          <w:bottom w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                          <w:right w:val="single" w:sz="22" w:space="0" w:color="000000"/>
+                        </w:tcBorders>
+                      </w:tcPr>
+                      <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+                    </w:tc>
+                  </w:tr>
+                </w:tbl>
+                <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C"/>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap anchorx="page" anchory="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9307"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="1940"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="697230" cy="623570"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="image1.jpeg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="image1.jpeg"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="697747" cy="623887"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="51"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="51"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1086" style="width:89.45pt;height:19.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1789,386">
+            <v:group id="_x0000_s1087" style="position:absolute;width:1789;height:386" coordsize="1789,386">
+              <v:shape id="_x0000_s1088" style="position:absolute;width:1789;height:386" coordsize="1789,386" path="m,386r1789,l1789,,,,,386xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1298"/>
+          <w:tab w:val="left" w:pos="4322"/>
+          <w:tab w:val="left" w:pos="5163"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="348"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1079" style="width:34.7pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="694,458">
+            <v:group id="_x0000_s1084" style="position:absolute;left:9;top:9;width:354;height:439" coordorigin="9,9" coordsize="354,439">
+              <v:shape id="_x0000_s1085" style="position:absolute;left:9;top:9;width:354;height:439" coordorigin="9,9" coordsize="354,439" path="m9,448r354,l363,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1082" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439">
+              <v:shape id="_x0000_s1083" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439" path="m331,448r353,l684,9,331,9r,439xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1080" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439">
+              <v:shape id="_x0000_s1081" style="position:absolute;left:331;top:9;width:353;height:439" coordorigin="331,9" coordsize="353,439" path="m331,448r353,l684,9,331,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1064" style="width:132.65pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2653,458">
+            <v:group id="_x0000_s1077" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439">
+              <v:shape id="_x0000_s1078" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439" path="m9,448r367,l376,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1075" style="position:absolute;left:377;top:9;width:368;height:439" coordorigin="377,9" coordsize="368,439">
+              <v:shape id="_x0000_s1076" style="position:absolute;left:377;top:9;width:368;height:439" coordorigin="377,9" coordsize="368,439" path="m377,448r367,l744,9,377,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1073" style="position:absolute;left:745;top:9;width:367;height:439" coordorigin="745,9" coordsize="367,439">
+              <v:shape id="_x0000_s1074" style="position:absolute;left:745;top:9;width:367;height:439" coordorigin="745,9" coordsize="367,439" path="m745,448r366,l1111,9,745,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1071" style="position:absolute;left:1112;top:9;width:366;height:439" coordorigin="1112,9" coordsize="366,439">
+              <v:shape id="_x0000_s1072" style="position:absolute;left:1112;top:9;width:366;height:439" coordorigin="1112,9" coordsize="366,439" path="m1112,448r366,l1478,9r-366,l1112,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1069" style="position:absolute;left:1479;top:9;width:368;height:439" coordorigin="1479,9" coordsize="368,439">
+              <v:shape id="_x0000_s1070" style="position:absolute;left:1479;top:9;width:368;height:439" coordorigin="1479,9" coordsize="368,439" path="m1479,448r368,l1847,9r-368,l1479,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1067" style="position:absolute;left:1847;top:9;width:367;height:439" coordorigin="1847,9" coordsize="367,439">
+              <v:shape id="_x0000_s1068" style="position:absolute;left:1847;top:9;width:367;height:439" coordorigin="1847,9" coordsize="367,439" path="m1847,448r367,l2214,9r-367,l1847,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1065" style="position:absolute;left:2232;top:9;width:412;height:439" coordorigin="2232,9" coordsize="412,439">
+              <v:shape id="_x0000_s1066" style="position:absolute;left:2232;top:9;width:412;height:439" coordorigin="2232,9" coordsize="412,439" path="m2232,448r411,l2643,9r-411,l2232,448xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1057" style="width:35.4pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="708,458">
+            <v:group id="_x0000_s1062" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439">
+              <v:shape id="_x0000_s1063" style="position:absolute;left:9;top:9;width:367;height:439" coordorigin="9,9" coordsize="367,439" path="m9,448r367,l376,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1060" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439">
+              <v:shape id="_x0000_s1061" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439" path="m371,448r327,l698,9,371,9r,439xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1058" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439">
+              <v:shape id="_x0000_s1059" style="position:absolute;left:371;top:9;width:328;height:439" coordorigin="371,9" coordsize="328,439" path="m371,448r327,l698,9,371,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1050" style="width:37.05pt;height:22.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="741,458">
+            <v:group id="_x0000_s1055" style="position:absolute;left:9;top:9;width:363;height:439" coordorigin="9,9" coordsize="363,439">
+              <v:shape id="_x0000_s1056" style="position:absolute;left:9;top:9;width:363;height:439" coordorigin="9,9" coordsize="363,439" path="m9,448r363,l372,9,9,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1053" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439">
+              <v:shape id="_x0000_s1054" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439" path="m369,448r362,l731,9,369,9r,439xe" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1051" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439">
+              <v:shape id="_x0000_s1052" style="position:absolute;left:369;top:9;width:362;height:439" coordorigin="369,9" coordsize="362,439" path="m369,448r362,l731,9,369,9r,439xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...95 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="662"/>
-          <w:tab w:val="left" w:pos="663"/>
+          <w:tab w:val="left" w:pos="5916"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="3129"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...79 lines deleted...]
-        <w:t>pemerintah</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1041" style="width:36.05pt;height:20.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="721,408">
+            <v:group id="_x0000_s1048" style="position:absolute;left:20;top:20;width:690;height:2" coordorigin="20,20" coordsize="690,2">
+              <v:shape id="_x0000_s1049" style="position:absolute;left:20;top:20;width:690;height:2" coordorigin="20,20" coordsize="690,0" path="m20,20r689,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1046" style="position:absolute;left:20;top:387;width:690;height:2" coordorigin="20,387" coordsize="690,2">
+              <v:shape id="_x0000_s1047" style="position:absolute;left:20;top:387;width:690;height:2" coordorigin="20,387" coordsize="690,0" path="m20,387r689,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1044" style="position:absolute;left:700;top:30;width:2;height:368" coordorigin="700,30" coordsize="2,368">
+              <v:shape id="_x0000_s1045" style="position:absolute;left:700;top:30;width:2;height:368" coordorigin="700,30" coordsize="0,368" path="m700,30r,367e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1042" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="2,387">
+              <v:shape id="_x0000_s1043" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="0,387" path="m11,11r,386e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1032" style="width:7.7pt;height:20.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="154,408">
+            <v:group id="_x0000_s1039" style="position:absolute;left:133;top:30;width:2;height:368" coordorigin="133,30" coordsize="2,368">
+              <v:shape id="_x0000_s1040" style="position:absolute;left:133;top:30;width:2;height:368" coordorigin="133,30" coordsize="0,368" path="m133,30r,367e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1037" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="2,387">
+              <v:shape id="_x0000_s1038" style="position:absolute;left:11;top:11;width:2;height:387" coordorigin="11,11" coordsize="0,387" path="m11,11r,386e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1035" style="position:absolute;left:20;top:20;width:123;height:2" coordorigin="20,20" coordsize="123,2">
+              <v:shape id="_x0000_s1036" style="position:absolute;left:20;top:20;width:123;height:2" coordorigin="20,20" coordsize="123,0" path="m20,20r123,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <v:group id="_x0000_s1033" style="position:absolute;left:20;top:387;width:123;height:2" coordorigin="20,387" coordsize="123,2">
+              <v:shape id="_x0000_s1034" style="position:absolute;left:20;top:387;width:123;height:2" coordorigin="20,387" coordsize="123,0" path="m20,387r123,e" filled="f" strokeweight="1.06pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B7E3D" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D" w:rsidP="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...421 lines deleted...]
-        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRDefault="00284B6E">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...207 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...24 lines deleted...]
-        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="004B7E3D">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:ind w:left="6694"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00A77EB4">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidRDefault="00284B6E">
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
       <w:pPr>
-        <w:ind w:left="6722"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B7E3D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A77EB4" w:rsidRPr="004B7E3D" w:rsidSect="004B7E3D">
-      <w:type w:val="continuous"/>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3136"/>
+        </w:tabs>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:left="1083"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F0A0C">
+          <w:pgSz w:w="12240" w:h="20160"/>
+          <w:pgMar w:top="400" w:right="780" w:bottom="280" w:left="240" w:header="207" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:pict>
+          <v:group id="_x0000_s1029" style="width:20.8pt;height:19.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="416,387">
+            <v:group id="_x0000_s1030" style="position:absolute;left:9;top:9;width:397;height:368" coordorigin="9,9" coordsize="397,368">
+              <v:shape id="_x0000_s1031" style="position:absolute;left:9;top:9;width:397;height:368" coordorigin="9,9" coordsize="397,368" path="m9,377r397,l406,9,9,9r,368xe" filled="f" strokeweight=".95pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+            </v:group>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002F0A0C">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="20160"/>
-      <w:pgMar w:top="1740" w:right="1200" w:bottom="280" w:left="993" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1940" w:right="1720" w:bottom="280" w:left="1720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D87C41" w:rsidRDefault="00D87C41">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D87C41" w:rsidRDefault="00D87C41">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Arial Narrow">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D87C41" w:rsidRDefault="00D87C41">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D87C41" w:rsidRDefault="00D87C41">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+    <w:pPr>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:pict>
+        <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <v:stroke joinstyle="miter"/>
+          <v:path gradientshapeok="t" o:connecttype="rect"/>
+        </v:shapetype>
+        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="position:absolute;margin-left:237.85pt;margin-top:41.55pt;width:135.75pt;height:11.5pt;z-index:-251658752;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:page;mso-height-relative:page" filled="f" stroked="f">
+          <v:textbox inset="0,0,0,0">
+            <w:txbxContent>
+              <w:p w:rsidR="002F0A0C" w:rsidRDefault="00D87C41">
+                <w:pPr>
+                  <w:spacing w:line="216" w:lineRule="exact"/>
+                  <w:ind w:left="20"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                    <w:sz w:val="19"/>
+                    <w:szCs w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma"/>
+                    <w:b/>
+                    <w:spacing w:val="-1"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                  <w:t>BADAN</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma"/>
+                    <w:b/>
+                    <w:spacing w:val="-14"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma"/>
+                    <w:b/>
+                    <w:spacing w:val="-1"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                  <w:t>KEUANGAN</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma"/>
+                    <w:b/>
+                    <w:spacing w:val="-14"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Tahoma"/>
+                    <w:b/>
+                    <w:spacing w:val="-1"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                  <w:t>DAERAH</w:t>
+                </w:r>
+              </w:p>
+            </w:txbxContent>
+          </v:textbox>
+          <w10:wrap anchorx="page" anchory="page"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="002F0A0C" w:rsidRDefault="002F0A0C">
+    <w:pPr>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29A25F1C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C79C5B0E">
+    <w:nsid w:val="09BA55B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09BA55B0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="638" w:hanging="428"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="608" w:hanging="323"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow" w:hint="default"/>
-[...3 lines deleted...]
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B652ECD2">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1560" w:hanging="428"/>
+        <w:ind w:left="906" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CAFA6BB2">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2480" w:hanging="428"/>
+        <w:ind w:left="1204" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1BA01DB0">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3400" w:hanging="428"/>
+        <w:ind w:left="1502" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2AE4C4B8">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="428"/>
+        <w:ind w:left="1800" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4170CD10">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5240" w:hanging="428"/>
+        <w:ind w:left="2098" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5478E23C">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6160" w:hanging="428"/>
+        <w:ind w:left="2396" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C20A8430">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7080" w:hanging="428"/>
+        <w:ind w:left="2694" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90A45F68">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8000" w:hanging="428"/>
+        <w:ind w:left="2992" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="544D49C5"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="CC880FEA">
+    <w:nsid w:val="0D81440F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D81440F"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="638" w:hanging="428"/>
+        <w:ind w:left="608" w:hanging="323"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F8AED4F8">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1544" w:hanging="428"/>
+        <w:ind w:left="1555" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B2062E12">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2448" w:hanging="428"/>
+        <w:ind w:left="2502" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E4A675A8">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3352" w:hanging="428"/>
+        <w:ind w:left="3449" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="111CD55E">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4256" w:hanging="428"/>
+        <w:ind w:left="4397" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="02DC2148">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5160" w:hanging="428"/>
+        <w:ind w:left="5344" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5308C8AA">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6064" w:hanging="428"/>
+        <w:ind w:left="6291" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D8C82BA2">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6968" w:hanging="428"/>
+        <w:ind w:left="7238" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6D664C2A">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7872" w:hanging="428"/>
+        <w:ind w:left="8185" w:hanging="323"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="id" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="227C15BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="227C15BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="308"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2752" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3777" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4801" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5825" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6849" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7873" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8898" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="2C074DCA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C074DCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="286"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2752" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3777" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4801" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5825" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6849" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7873" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8898" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="405C5B6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="405C5B6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="286"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1743" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2263" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2783" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3302" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3822" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4341" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4861" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="47B34E9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="47B34E9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="286"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2752" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3777" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4801" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5825" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6849" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7873" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8898" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="58E63470"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="58E63470"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="286"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2788" w:hanging="245"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3134" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3479" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3825" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4171" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4517" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4863" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5208" w:hanging="245"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5DA25916"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5DA25916"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="359" w:hanging="233"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="825" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1292" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1758" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2225" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2692" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3158" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3625" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="233"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="5E454764"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E454764"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="286"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:position w:val="1"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2788" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3134" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3479" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3825" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4171" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4517" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4863" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5208" w:hanging="286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="78B16928"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="78B16928"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="704" w:hanging="308"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:position w:val="-1"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2752" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3777" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4801" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5825" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6849" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7873" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8898" w:hanging="308"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="7D4B7447"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D4B7447"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="707" w:hanging="288"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1730" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2754" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3778" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4802" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6850" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7874" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8898" w:hanging="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="7FEB38A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FEB38A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="548" w:hanging="435"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2442" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3389" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4337" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5284" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6231" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7178" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8125" w:hanging="435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77EB4"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00BF7231"/>
+    <w:rsidRoot w:val="000029A4"/>
+    <w:rsid w:val="000029A4"/>
+    <w:rsid w:val="00025876"/>
+    <w:rsid w:val="002F0A0C"/>
+    <w:rsid w:val="00703A63"/>
+    <w:rsid w:val="00946540"/>
+    <w:rsid w:val="00D87C41"/>
+    <w:rsid w:val="632A067B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="de-AT" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="348"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="44"/>
+      <w:ind w:left="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00025876"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00025876"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
@@ -2465,349 +31931,88 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...254 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3049,78 +32254,231 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s2049"/>
+    <customShpInfo spid="_x0000_s1153"/>
+    <customShpInfo spid="_x0000_s1152"/>
+    <customShpInfo spid="_x0000_s1151"/>
+    <customShpInfo spid="_x0000_s1150"/>
+    <customShpInfo spid="_x0000_s1149"/>
+    <customShpInfo spid="_x0000_s1148"/>
+    <customShpInfo spid="_x0000_s1147"/>
+    <customShpInfo spid="_x0000_s1146"/>
+    <customShpInfo spid="_x0000_s1145"/>
+    <customShpInfo spid="_x0000_s1144"/>
+    <customShpInfo spid="_x0000_s1143"/>
+    <customShpInfo spid="_x0000_s1142"/>
+    <customShpInfo spid="_x0000_s1141"/>
+    <customShpInfo spid="_x0000_s1140"/>
+    <customShpInfo spid="_x0000_s1139"/>
+    <customShpInfo spid="_x0000_s1138"/>
+    <customShpInfo spid="_x0000_s1137"/>
+    <customShpInfo spid="_x0000_s1136"/>
+    <customShpInfo spid="_x0000_s1135"/>
+    <customShpInfo spid="_x0000_s1134"/>
+    <customShpInfo spid="_x0000_s1133"/>
+    <customShpInfo spid="_x0000_s1132"/>
+    <customShpInfo spid="_x0000_s1131"/>
+    <customShpInfo spid="_x0000_s1130"/>
+    <customShpInfo spid="_x0000_s1129"/>
+    <customShpInfo spid="_x0000_s1128"/>
+    <customShpInfo spid="_x0000_s1127"/>
+    <customShpInfo spid="_x0000_s1126"/>
+    <customShpInfo spid="_x0000_s1125"/>
+    <customShpInfo spid="_x0000_s1124"/>
+    <customShpInfo spid="_x0000_s1123"/>
+    <customShpInfo spid="_x0000_s1122"/>
+    <customShpInfo spid="_x0000_s1121"/>
+    <customShpInfo spid="_x0000_s1120"/>
+    <customShpInfo spid="_x0000_s1119"/>
+    <customShpInfo spid="_x0000_s1118"/>
+    <customShpInfo spid="_x0000_s1117"/>
+    <customShpInfo spid="_x0000_s1116"/>
+    <customShpInfo spid="_x0000_s1115"/>
+    <customShpInfo spid="_x0000_s1114"/>
+    <customShpInfo spid="_x0000_s1113"/>
+    <customShpInfo spid="_x0000_s1112"/>
+    <customShpInfo spid="_x0000_s1111"/>
+    <customShpInfo spid="_x0000_s1110"/>
+    <customShpInfo spid="_x0000_s1109"/>
+    <customShpInfo spid="_x0000_s1108"/>
+    <customShpInfo spid="_x0000_s1107"/>
+    <customShpInfo spid="_x0000_s1106"/>
+    <customShpInfo spid="_x0000_s1105"/>
+    <customShpInfo spid="_x0000_s1104"/>
+    <customShpInfo spid="_x0000_s1103"/>
+    <customShpInfo spid="_x0000_s1102"/>
+    <customShpInfo spid="_x0000_s1101"/>
+    <customShpInfo spid="_x0000_s1100"/>
+    <customShpInfo spid="_x0000_s1099"/>
+    <customShpInfo spid="_x0000_s1098"/>
+    <customShpInfo spid="_x0000_s1097"/>
+    <customShpInfo spid="_x0000_s1096"/>
+    <customShpInfo spid="_x0000_s1095"/>
+    <customShpInfo spid="_x0000_s1094"/>
+    <customShpInfo spid="_x0000_s1093"/>
+    <customShpInfo spid="_x0000_s1092"/>
+    <customShpInfo spid="_x0000_s1091"/>
+    <customShpInfo spid="_x0000_s1090"/>
+    <customShpInfo spid="_x0000_s1089"/>
+    <customShpInfo spid="_x0000_s1088"/>
+    <customShpInfo spid="_x0000_s1087"/>
+    <customShpInfo spid="_x0000_s1086"/>
+    <customShpInfo spid="_x0000_s1085"/>
+    <customShpInfo spid="_x0000_s1084"/>
+    <customShpInfo spid="_x0000_s1083"/>
+    <customShpInfo spid="_x0000_s1082"/>
+    <customShpInfo spid="_x0000_s1081"/>
+    <customShpInfo spid="_x0000_s1080"/>
+    <customShpInfo spid="_x0000_s1079"/>
+    <customShpInfo spid="_x0000_s1078"/>
+    <customShpInfo spid="_x0000_s1077"/>
+    <customShpInfo spid="_x0000_s1076"/>
+    <customShpInfo spid="_x0000_s1075"/>
+    <customShpInfo spid="_x0000_s1074"/>
+    <customShpInfo spid="_x0000_s1073"/>
+    <customShpInfo spid="_x0000_s1072"/>
+    <customShpInfo spid="_x0000_s1071"/>
+    <customShpInfo spid="_x0000_s1070"/>
+    <customShpInfo spid="_x0000_s1069"/>
+    <customShpInfo spid="_x0000_s1068"/>
+    <customShpInfo spid="_x0000_s1067"/>
+    <customShpInfo spid="_x0000_s1066"/>
+    <customShpInfo spid="_x0000_s1065"/>
+    <customShpInfo spid="_x0000_s1064"/>
+    <customShpInfo spid="_x0000_s1063"/>
+    <customShpInfo spid="_x0000_s1062"/>
+    <customShpInfo spid="_x0000_s1061"/>
+    <customShpInfo spid="_x0000_s1060"/>
+    <customShpInfo spid="_x0000_s1059"/>
+    <customShpInfo spid="_x0000_s1058"/>
+    <customShpInfo spid="_x0000_s1057"/>
+    <customShpInfo spid="_x0000_s1056"/>
+    <customShpInfo spid="_x0000_s1055"/>
+    <customShpInfo spid="_x0000_s1054"/>
+    <customShpInfo spid="_x0000_s1053"/>
+    <customShpInfo spid="_x0000_s1052"/>
+    <customShpInfo spid="_x0000_s1051"/>
+    <customShpInfo spid="_x0000_s1050"/>
+    <customShpInfo spid="_x0000_s1049"/>
+    <customShpInfo spid="_x0000_s1048"/>
+    <customShpInfo spid="_x0000_s1047"/>
+    <customShpInfo spid="_x0000_s1046"/>
+    <customShpInfo spid="_x0000_s1045"/>
+    <customShpInfo spid="_x0000_s1044"/>
+    <customShpInfo spid="_x0000_s1043"/>
+    <customShpInfo spid="_x0000_s1042"/>
+    <customShpInfo spid="_x0000_s1041"/>
+    <customShpInfo spid="_x0000_s1040"/>
+    <customShpInfo spid="_x0000_s1039"/>
+    <customShpInfo spid="_x0000_s1038"/>
+    <customShpInfo spid="_x0000_s1037"/>
+    <customShpInfo spid="_x0000_s1036"/>
+    <customShpInfo spid="_x0000_s1035"/>
+    <customShpInfo spid="_x0000_s1034"/>
+    <customShpInfo spid="_x0000_s1033"/>
+    <customShpInfo spid="_x0000_s1032"/>
+    <customShpInfo spid="_x0000_s1031"/>
+    <customShpInfo spid="_x0000_s1030"/>
+    <customShpInfo spid="_x0000_s1029"/>
+  </customShpExts>
+</s:customData>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1001</Characters>
+  <Pages>5</Pages>
+  <Words>995</Words>
+  <Characters>5678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1174</CharactersWithSpaces>
+  <CharactersWithSpaces>6660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>USER</dc:creator>
+  <dc:creator>Online2PDF.com</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="LastSaved">
-    <vt:filetime>2023-07-10T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2024-11-18T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2024-11-18T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.18607</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ICV">
+    <vt:lpwstr>097EECCF89CF4FF797E43B6E97741B43_12</vt:lpwstr>
   </property>
 </Properties>
 </file>